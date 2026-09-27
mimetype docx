--- v0 (2026-06-10)
+++ v1 (2026-09-27)
@@ -1167,134 +1167,304 @@
             <w:r w:rsidRPr="00D0158A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ORCID ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2571" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E09BBD9" w14:textId="77777777" w:rsidR="00F94FB8" w:rsidRPr="00D0158A" w:rsidRDefault="00F94FB8" w:rsidP="00A95040">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62E0936E" w14:textId="77777777" w:rsidR="00F94FB8" w:rsidRDefault="00F94FB8" w:rsidP="00F94FB8"/>
-    <w:p w14:paraId="5C84D167" w14:textId="77777777" w:rsidR="00F94FB8" w:rsidRDefault="00F94FB8" w:rsidP="00F94FB8">
+    <w:p w14:paraId="1365AACB" w14:textId="2A18CAEA" w:rsidR="00DF348F" w:rsidRPr="00312EB2" w:rsidRDefault="00DF348F" w:rsidP="001357A4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E55E1D2" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRPr="00312EB2" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The author(s) may express his/her appreciation to relevant agencies and related personnel providing financial support or academic advice to his or her research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E9C7C6" w14:textId="274C0521" w:rsidR="00DF348F" w:rsidRPr="00312EB2" w:rsidRDefault="00DF348F" w:rsidP="001357A4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:t>Conflict of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA1DDF5" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRPr="00312EB2" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The author(s) should mention that the publication of this article causes no conflict of interest. A conflict-of-interest statement must be placed in the manuscript as below: “The authors declare that there are no conflicts of interest regarding the publication of this manuscript”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CCD07B" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRPr="00312EB2" w:rsidRDefault="00DF348F" w:rsidP="001357A4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:t>Author Contribution Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D66B54F" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRPr="00312EB2" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Author Contributions section should specify the exact contributions of each author in a narrative form. For instance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08465B23" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRPr="00312EB2" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors A.B. and C.D: proposed the research problem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E23137A" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRPr="00312EB2" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author A.B.: developed the theory and performed the computations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AEE6EA" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRPr="00312EB2" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Author C.D.: verified the analytical methods and investigated [a specific aspect] and supervised the findings of this work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADD96AB" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Both authors discussed the results and contributed to the final manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705A2B77" w14:textId="77777777" w:rsidR="00211DE2" w:rsidRDefault="00211DE2" w:rsidP="00F94FB8"/>
+    <w:p w14:paraId="47FFF5AD" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRDefault="00DF348F" w:rsidP="00F94FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE59619" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Signature:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E625294" w14:textId="77777777" w:rsidR="00F94FB8" w:rsidRDefault="00F94FB8" w:rsidP="00F94FB8">
+    <w:p w14:paraId="1EBC2B9B" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Corresponding Author Name: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D06E2C3" w14:textId="77777777" w:rsidR="00F94FB8" w:rsidRDefault="00F94FB8" w:rsidP="00F94FB8">
+    <w:p w14:paraId="33E189B7" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Title/Position: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C363B5E" w14:textId="77777777" w:rsidR="00F94FB8" w:rsidRDefault="00F94FB8" w:rsidP="00F94FB8">
+    <w:p w14:paraId="6E6CF1FE" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67904788" w14:textId="77777777" w:rsidR="00F94FB8" w:rsidRDefault="00F94FB8" w:rsidP="00F94FB8">
+    <w:p w14:paraId="648C862C" w14:textId="77777777" w:rsidR="00DF348F" w:rsidRDefault="00DF348F" w:rsidP="00DF348F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Mailing Address:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25152A10" w14:textId="77777777" w:rsidR="00F94FB8" w:rsidRDefault="00F94FB8" w:rsidP="00F94FB8">
+    <w:p w14:paraId="67682D69" w14:textId="0011A3B8" w:rsidR="00211DE2" w:rsidRDefault="00DF348F" w:rsidP="001357A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Phone Number:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D6540B" w14:textId="37FB72BE" w:rsidR="00A6424F" w:rsidRDefault="00A6424F" w:rsidP="00F94FB8"/>
-    <w:sectPr w:rsidR="00A6424F" w:rsidSect="00F94FB8">
+    <w:p w14:paraId="62380E61" w14:textId="77777777" w:rsidR="00211DE2" w:rsidRDefault="00211DE2" w:rsidP="00F94FB8"/>
+    <w:sectPr w:rsidR="00211DE2" w:rsidSect="00F94FB8">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -1494,82 +1664,87 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="40909233">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1272663853">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="411007093">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="14579775">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1718118913">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1921331988">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="117"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="70"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2NDc0trCwNLcwNrW0MDBX0lEKTi0uzszPAykwqgUA9JzJ9iwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="001357A4"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="00211DE2"/>
     <w:rsid w:val="0023508B"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="004C03FB"/>
     <w:rsid w:val="00641E7D"/>
     <w:rsid w:val="006856D5"/>
+    <w:rsid w:val="009E082C"/>
     <w:rsid w:val="00A6424F"/>
+    <w:rsid w:val="00A82D0B"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00BC05B2"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00DF348F"/>
     <w:rsid w:val="00F94FB8"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1731,51 +1906,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2888,51 +3063,50 @@
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
@@ -12939,55 +13113,83 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JEASDParagraph">
+    <w:name w:val="JEASD Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DF348F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebody">
+    <w:name w:val="Table body"/>
+    <w:basedOn w:val="JEASDParagraph"/>
+    <w:rsid w:val="00DF348F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -13293,72 +13495,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>89</Words>
-  <Characters>511</Characters>
+  <Words>232</Words>
+  <Characters>1324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>599</CharactersWithSpaces>
+  <CharactersWithSpaces>1553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>