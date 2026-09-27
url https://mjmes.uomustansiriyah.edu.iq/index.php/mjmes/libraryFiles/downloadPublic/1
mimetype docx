--- v0 (2026-06-08)
+++ v1 (2026-09-27)
@@ -1,304 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="059DEAF8" w14:textId="1E929993" w:rsidR="00433F40" w:rsidRPr="00440B67" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDTitle"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00440B67">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Insert Paper Title (Use “</w:t>
       </w:r>
       <w:r w:rsidR="0057504B" w:rsidRPr="00440B67">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MJMES</w:t>
       </w:r>
       <w:r w:rsidRPr="00440B67">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Title” Style)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164BDE27" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
-[...174 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7A6E7846" w14:textId="41B7044A" w:rsidR="0088093E" w:rsidRPr="00F139A0" w:rsidRDefault="00F139A0" w:rsidP="00F139A0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F139A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Do not add author information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B4CA2D" w14:textId="77777777" w:rsidR="00F139A0" w:rsidRPr="00312EB2" w:rsidRDefault="00F139A0" w:rsidP="00433F40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="145"/>
         <w:tblW w:w="10357" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="972"/>
-        <w:gridCol w:w="1615"/>
+        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="1613"/>
         <w:gridCol w:w="283"/>
-        <w:gridCol w:w="7487"/>
+        <w:gridCol w:w="7456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00145F41" w:rsidRPr="00312EB2" w14:paraId="7D8BEE18" w14:textId="77777777" w:rsidTr="00E819BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B091A46" w14:textId="77777777" w:rsidR="003633D8" w:rsidRPr="00312EB2" w:rsidRDefault="003633D8" w:rsidP="00E819BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -356,65 +192,64 @@
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>bstract</w:t>
             </w:r>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(10 PT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E819BD" w:rsidRPr="00312EB2" w14:paraId="3A8ADDF2" w14:textId="77777777" w:rsidTr="008F7923">
+      <w:tr w:rsidR="00E819BD" w:rsidRPr="00312EB2" w14:paraId="3A8ADDF2" w14:textId="77777777" w:rsidTr="00F15606">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3A08EC" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
+          <w:p w14:paraId="7C3A08EC" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00F15606">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59754FD3" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -539,62 +374,61 @@
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>words</w:t>
             </w:r>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>. It should briefly indicate the general scope and state the main results obtained, methods used, the value of the work and the conclusions drawn. No figure numbers, table numbers, references or displayed mathematical expressions should be included. Emphasis should be on what was found more than what was done. Use the “Abstract” style. Do not use abbreviations in the abstract.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E819BD" w:rsidRPr="00312EB2" w14:paraId="4D7AD47D" w14:textId="77777777" w:rsidTr="008F7923">
+      <w:tr w:rsidR="00E819BD" w:rsidRPr="00312EB2" w14:paraId="4D7AD47D" w14:textId="77777777" w:rsidTr="00F15606">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C71548B" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
+          <w:p w14:paraId="7C71548B" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00F15606">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Revised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1615" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22C54B37" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
@@ -615,116 +449,211 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7487" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7850C3F7" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00E819BD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E819BD" w:rsidRPr="00312EB2" w14:paraId="029885AF" w14:textId="77777777" w:rsidTr="008F7923">
+      <w:tr w:rsidR="00E819BD" w:rsidRPr="00312EB2" w14:paraId="029885AF" w14:textId="77777777" w:rsidTr="00F15606">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C369FB1" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
+          <w:p w14:paraId="7C369FB1" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00F15606">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Accepted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1615" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="569932CC" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
+          <w:p w14:paraId="569932CC" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00F15606" w:rsidRDefault="00E819BD" w:rsidP="00D6598F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312EB2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dd/mm/yyyy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4E3EB2B8" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00E819BD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7487" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="565B2B49" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00E819BD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F15606" w:rsidRPr="00312EB2" w14:paraId="2364E3AC" w14:textId="77777777" w:rsidTr="005E76AD">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A176FDF" w14:textId="24CD46E9" w:rsidR="00F15606" w:rsidRPr="00312EB2" w:rsidRDefault="00F15606" w:rsidP="00F15606">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F15606">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Published</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="702BC195" w14:textId="447C662A" w:rsidR="00F15606" w:rsidRPr="00312EB2" w:rsidRDefault="00F139A0" w:rsidP="00F15606">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15606" w:rsidRPr="00F15606">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1/0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F15606" w:rsidRPr="00F15606">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59AE6FD5" w14:textId="77777777" w:rsidR="00F15606" w:rsidRPr="00312EB2" w:rsidRDefault="00F15606" w:rsidP="00F15606">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7487" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14051E37" w14:textId="77777777" w:rsidR="00F15606" w:rsidRPr="00312EB2" w:rsidRDefault="00F15606" w:rsidP="00F15606">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E819BD" w:rsidRPr="00312EB2" w14:paraId="5796D095" w14:textId="77777777" w:rsidTr="008F7923">
         <w:trPr>
           <w:trHeight w:val="1763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="304D4F36" w14:textId="77777777" w:rsidR="00E819BD" w:rsidRPr="00312EB2" w:rsidRDefault="00E819BD" w:rsidP="00E819BD">
@@ -825,82 +754,75 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AFBD12B" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39943324" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:sectPr w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidSect="00002877">
-          <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1009" w:right="936" w:bottom="1009" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="057AD01C" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00C200E5">
+    <w:p w14:paraId="057AD01C" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00D23B4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0"/>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk107963927"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:t xml:space="preserve">1. Introduction - First Level </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23B4D">
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:t xml:space="preserve"> (Capitalize Each Word, use “Heading 1” style).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="538E8874" w14:textId="7D3BCE91" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use the “</w:t>
       </w:r>
       <w:r w:rsidR="0057504B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MJMES</w:t>
@@ -1029,102 +951,101 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Number 1 (Use “Paragraph - numbers” style)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4C99B9" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="0088093E">
       <w:pPr>
         <w:pStyle w:val="Paragraph-numbers"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="246"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Number 2 (Use “Paragraph - numbers” style)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B22115" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00C200E5">
+    <w:p w14:paraId="11B22115" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00D23B4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0"/>
-[...9 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
         <w:t>2. Custom Title - First Level Heading (Capitalize Each Word, use “Heading 1” Style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79ABD20E" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.1. General - Second Level Heading (Capitalize Each Word, use “Heading 2” style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA66277" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>First, confirm that you have the correct template for your paper size. This template has been tailored for output on the A4 paper size. Do not bother about the header or footer or content of the article, just paste your content in the template, replacing the content. Please fit your article in this template exactly following the author’s guidelines without any deviation.</w:t>
+        <w:t xml:space="preserve">First, confirm that you have the correct template for your paper size. This template has been tailored for output on the A4 paper size. Do not bother about the header or footer or content of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>article, just paste your content in the template, replacing the content. Please fit your article in this template exactly following the author’s guidelines without any deviation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1C40FA" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.2. Margins and Line Spaces - Second Level Heading (Capitalize Each Word, use “Heading 2” style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF5972D" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1173,51 +1094,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Before you begin to format your paper, first write and save the content as a separate text file. Keep your text, and graphic files separate until after the text has been formatted and styled. Do not add any kind of pagination anywhere in the paper. Do not number text heads, the template will do that for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753A3869" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.2.2. Abbreviations - Third Level Heading (Sentence case, use “Heading 3” Style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559302AA" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abbreviations should be defined at first mention in the abstract and again in the main body of the text and used consistently thereafter. Do not use abbreviations in the title or heads unless they are unavoidable. A list of symbols should be inserted before the references if such a list is needed. Symbols must be written clearly. The international system of units (SI units) should be used in the text, tables and figures. Symbols for physical quantities in the text should be written in Italics (e.g., v, T, etc.). Symbols for units containing letters should be in plain text (e.g., Pa, m, etc</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
@@ -1237,64 +1157,65 @@
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DA0A9B" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.2.3. Equations - Third Level Heading (Sentence case, use “Heading 3” Style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED57D6D" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk107965034"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk107965034"/>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>When writing mathematics, avoid confusion between characters that could be mistaken for one another, e.g., the letter ‘l’ and the figure one. Refer to equations using round brackets, e.g. (1). Use MS equation editor. Avoid using “</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>picture</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">” for equations. </w:t>
@@ -1485,64 +1406,56 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5050D9" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Note that the equation is centered using a center tab stop. Be sure that the symbols in your equation have been defined before or immediately following the equation. Use “(1)”, not “Eq. (1)” or “equation (1)”, except at the beginning of a sentence. For example, “Equation (1) is used to describe …etc.”</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="573A7364" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="573A7364" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00D23B4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
         <w:t>3. Figures and Tables - First Level Heading (Capitalize Each Word, use “Heading 1” Style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7869A601" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.1. Figures - Second Level Heading (Capitalize Each Word, use “Heading 2” style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08127D09" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1667,51 +1580,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77B4B7FC" wp14:editId="6B034737">
             <wp:extent cx="3011032" cy="2080846"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="14" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7303" r="4090" b="8894"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3020660" cy="2087500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -1912,51 +1825,51 @@
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77CFEECE" wp14:editId="7F094F57">
                 <wp:extent cx="3084467" cy="1900736"/>
                 <wp:effectExtent l="19050" t="19050" r="20955" b="23495"/>
                 <wp:docPr id="8" name="Group 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3084467" cy="1900736"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="2744905" cy="1753235"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14">
+                          <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1753235"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -2217,51 +2130,50 @@
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tables must be in editable format. Avoid using pictures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2296120A" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Tablescaption"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insert table caption here. (Use “Table caption” style, Sentence case)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -3047,50 +2959,51 @@
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71B4866F" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Figurescaption"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2335BC36" wp14:editId="5F8223FB">
             <wp:extent cx="1436566" cy="2487386"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -3148,183 +3061,129 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2019805" cy="2100225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6023B93D" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+    <w:p w14:paraId="6023B93D" w14:textId="77777777" w:rsidR="00433F40" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Figurescaption"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figure 3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Table properties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558651CB" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+    <w:p w14:paraId="147A1F8D" w14:textId="77777777" w:rsidR="00466BBB" w:rsidRPr="00466BBB" w:rsidRDefault="00466BBB" w:rsidP="00466BBB">
+      <w:pPr>
+        <w:pStyle w:val="JEASDParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558651CB" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00D23B4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
         <w:t>4. Conclusions - First Level Heading (Capitalize Each Word, use “Heading 1” style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFCC385" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00A75699" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk157065520"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk157065520"/>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The conclusions section should be written in one paragraph instead of points. The conclusions section should highlight the major, firm discoveries, and state the added value of the main finding, without literature references. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00433F40" w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A conclusion should point out the distinguished results of the achieved work and do not replicate the abstract. A conclusion may suggest recommendations for work extension and new applications. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E598F0" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+    <w:p w14:paraId="75A2B65A" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00D23B4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...43 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
         <w:t xml:space="preserve">Abbreviations </w:t>
       </w:r>
       <w:r w:rsidR="00182EA2" w:rsidRPr="00312EB2">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(Optional) </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>- First Level Heading (Capitalize Each Word, use “Heading 1” Style).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3A968C" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A list of symbols should be inserted before the references if such a list is needed. Sort in alphabetical order.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -3764,435 +3623,347 @@
           <w:p w14:paraId="108EBD44" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00022AFA">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EFF939F" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00022AFA">
             <w:pPr>
               <w:pStyle w:val="Tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EAEEE96" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+    <w:p w14:paraId="3706C33C" w14:textId="77777777" w:rsidR="00312EB2" w:rsidRDefault="00312EB2" w:rsidP="00D23B4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="2803DEF0" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk157066139"/>
+      <w:r w:rsidRPr="00312EB2">
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:t>vailability</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197C9649" w14:textId="77777777" w:rsidR="00312EB2" w:rsidRDefault="00312EB2" w:rsidP="00312EB2">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The author(s) should mention that the publication of this article causes no conflict of interest. A conflict-of-interest statement must be placed in the manuscript as below: “The authors declare that there are no conflicts of interest regarding the publication of this manuscript”.</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="213DEA8C" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+        <w:t xml:space="preserve">This section is </w:t>
+      </w:r>
+      <w:r w:rsidR="00260595" w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>optional and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be added by the author(s) if </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable, to address the availability of non-standard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>data used in the paper</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AD9294" w14:textId="77777777" w:rsidR="00135C93" w:rsidRDefault="00135C93" w:rsidP="00135C93">
+      <w:pPr>
+        <w:pStyle w:val="Heading1b"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007155F4">
+        <w:t>AI Declaration Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDD2EAE" w14:textId="77777777" w:rsidR="00135C93" w:rsidRDefault="00135C93" w:rsidP="00135C93">
+      <w:pPr>
+        <w:pStyle w:val="ETESParagraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are responsible for completing the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>AI Declaration Statement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in ETES word Template. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622756">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>tatement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE53D1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The authors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622756">
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>confirm that the manuscript has been written without the assistance of generative AI or AI-based writing tools.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109F2091" w14:textId="77777777" w:rsidR="00135C93" w:rsidRPr="00312EB2" w:rsidRDefault="00135C93" w:rsidP="00312EB2">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00312EB2">
-[...8 lines deleted...]
-    <w:p w14:paraId="5F5BBF05" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="5B9E3EEB" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00D23B4D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
+        <w:t>References - First Level Heading (Capitalize Each Word, use “Heading 1” style).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E09363" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="00F73654">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Authors A.B. and C.D: proposed the research problem. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5DBC0B91" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+        <w:t>If you use references management applications like Endnote</w:t>
+      </w:r>
+      <w:r w:rsidR="00294CA2" w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mendeley, </w:t>
+      </w:r>
+      <w:r w:rsidR="00294CA2" w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or LaTeX, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>simply use IEEE style for referencing</w:t>
+      </w:r>
+      <w:r w:rsidR="00294CA2" w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00294CA2" w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f not, you can follow the guideline below: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22832AE3" w14:textId="77777777" w:rsidR="0079610F" w:rsidRPr="00312EB2" w:rsidRDefault="0079610F" w:rsidP="00F73654">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00312EB2">
-[...252 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1D110BDA" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="00F73654">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Basic format for periodicals:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32006551" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">J. K. Author, “Name of paper,” </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Abbrev. Title of Periodical</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, vol. x, no. x, pp. xxx-xxx, Abbrev. Month, year, doi: 10.1109.XXX.1234567.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543B93F7" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:sz w:val="20"/>
@@ -4557,50 +4328,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Basic format for books:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A172B91" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">J. K. Author, “Title of chapter in the book,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Title of Published Book, x</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">th ed. City of Publisher, (only U.S. State), Country: Abbrev. of Publisher, year, ch. </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>x</w:t>
@@ -6151,59 +5923,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7259CFC0" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">U.S. Department of Health and Human Services, Aug. 2013, “Treatment Episode Dataset: Discharges (TEDS-D): Concatenated, 2006 to 2009,” </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">U.S. </w:t>
+        <w:t xml:space="preserve">U.S. Department of Health and Human Services, Aug. 2013, “Treatment Episode Dataset: Discharges (TEDS-D): Concatenated, 2006 to 2009,” U.S. </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Health and Human Services, Substance Abuse and Mental Health Services Administration, Office of Applied Studies, doi: 10.3886/ICPSR30122.v2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A83E278" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
@@ -6316,70 +6080,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="104B5E8A" w14:textId="77777777" w:rsidR="00F73654" w:rsidRPr="00312EB2" w:rsidRDefault="00F73654" w:rsidP="0079610F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>T. D’Martin and S. Soares, 2019, “Code for Assessment of Markov Decision Processes in Long-Term Hydrothermal Scheduling of Single-Reservoir Systems (Version 1.0),” Code Ocean, doi: _1.24433/CO.7212286.v1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36768403" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
+    <w:p w14:paraId="36768403" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00D23B4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00312EB2">
         <w:t>Appendix – A</w:t>
       </w:r>
       <w:r w:rsidR="00182EA2" w:rsidRPr="00312EB2">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (Optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB3438C" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="00312EB2" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="JEASDParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If there is a need for some derivations or equations which is important to support the research, they should be inserted after the references. The equations are numbered according to the type of appendix. For example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2733579C" w14:textId="77777777" w:rsidR="00433F40" w:rsidRPr="0035735F" w:rsidRDefault="00433F40" w:rsidP="00433F40">
       <w:pPr>
         <w:pStyle w:val="Equation"/>
@@ -6445,58 +6197,58 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(A-1)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00433F40" w:rsidRPr="0035735F" w:rsidSect="00002877">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1009" w:right="936" w:bottom="1009" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
       <w:cols w:num="2" w:space="284" w:equalWidth="0">
         <w:col w:w="5042" w:space="284"/>
         <w:col w:w="5042"/>
       </w:cols>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DA418AC" w14:textId="77777777" w:rsidR="009E3134" w:rsidRDefault="009E3134" w:rsidP="00B25FE0">
+    <w:p w14:paraId="3CBC9528" w14:textId="77777777" w:rsidR="00D721FE" w:rsidRDefault="00D721FE" w:rsidP="00B25FE0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A4A58FA" w14:textId="77777777" w:rsidR="009E3134" w:rsidRDefault="009E3134" w:rsidP="00B25FE0">
+    <w:p w14:paraId="4FA2DF60" w14:textId="77777777" w:rsidR="00D721FE" w:rsidRDefault="00D721FE" w:rsidP="00B25FE0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6532,437 +6284,796 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D38D916" w14:textId="77777777" w:rsidR="00603025" w:rsidRDefault="00603025">
-[...9 lines deleted...]
-  <w:p w14:paraId="20E3A36D" w14:textId="77777777" w:rsidR="00C8573B" w:rsidRDefault="00A75699">
+  <w:p w14:paraId="20E3A36D" w14:textId="7C294497" w:rsidR="00C8573B" w:rsidRDefault="00272652">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:drawing>
-[...55 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24816300" wp14:editId="10A50D23">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>9525</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-116205</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2565070" cy="490118"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="5715"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1690995855" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2565070" cy="490118"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="59B73CA5" w14:textId="674C0182" w:rsidR="00272652" w:rsidRPr="00F15ECF" w:rsidRDefault="00272652" w:rsidP="00272652">
+                          <w:pPr>
+                            <w:pBdr>
+                              <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                            </w:pBdr>
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F15ECF">
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">© </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="003571E6">
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>2026</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F15ECF">
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>The Author</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>(</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F15ECF">
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>s</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>)</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F15ECF">
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">. </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>O</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F15ECF">
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>pen access article</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">. </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F15ECF">
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>(</w:t>
+                          </w:r>
+                          <w:hyperlink r:id="rId1" w:history="1">
+                            <w:r w:rsidRPr="008023B5">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="24"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>http://creativecommons.org/licenses/by-nc-nd/4.0/</w:t>
+                            </w:r>
+                          </w:hyperlink>
+                          <w:r w:rsidRPr="00F15ECF">
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>).</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="24"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="24816300" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.75pt;margin-top:-9.15pt;width:201.95pt;height:38.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWbfCHDAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajZDex4qy22aaq&#10;tL1I234AxjhGBYYCiZ1+fQfszabtW1UeEMMMZ2bOHDZ3g1bkJJyXYCpazHJKhOHQSHOo6Lev+zcr&#10;SnxgpmEKjKjoWXh6t339atPbUsyhA9UIRxDE+LK3Fe1CsGWWed4JzfwMrDDobMFpFtB0h6xxrEd0&#10;rbJ5nt9kPbjGOuDCe7x9GJ10m/DbVvDwuW29CERVFGsLaXdpr+OebTesPDhmO8mnMtg/VKGZNJj0&#10;AvXAAiNHJ/+C0pI78NCGGQedQdtKLlIP2E2R/9HNU8esSL0gOd5eaPL/D5Z/Oj3ZL46E4S0MOMDU&#10;hLePwL97YmDXMXMQ985B3wnWYOIiUpb11pfT00i1L30EqfuP0OCQ2TFAAhpapyMr2CdBdBzA+UK6&#10;GALheDlf3izzW3Rx9C3WeVGsUgpWPr+2zof3AjSJh4o6HGpCZ6dHH2I1rHwOick8KNnspVLJcId6&#10;pxw5MRTAPq0J/bcwZUhf0fVyvkzIBuL7pA0tAwpUSV3RVR7XKJnIxjvTpJDApBrPWIkyEz2RkZGb&#10;MNQDBkaaamjOSJSDUYj4cfDQgftJSY8irKj/cWROUKI+GCR7XSwWUbXJWCxv52i4a0997WGGI1RF&#10;AyXjcReS0iMPBu5xKK1MfL1UMtWK4ko0Th8hqvfaTlEv33X7CwAA//8DAFBLAwQUAAYACAAAACEA&#10;alD1oN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WLapQotRZZGTTRe&#10;W/sDHvAKRPYtYbeF/nufJz1OZjLzTb6bba8uNPrOsYHVMgJFXLm648bA8et9kYLyAbnG3jEZuJKH&#10;XXF7k2NWu4n3dDmERkkJ+wwNtCEMmda+asmiX7qBWLyTGy0GkWOj6xEnKbe9foyitbbYsSy0ONBb&#10;S9X34WwNnD6nh2Q7lR/huNnH61fsNqW7GnN/N788gwo0h78w/OILOhTCVLoz1171ohMJGlis0idQ&#10;4sdREoMqDSTpFnSR6/8Hih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlm3whwwCAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAalD1oN0A&#10;AAAIAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="59B73CA5" w14:textId="674C0182" w:rsidR="00272652" w:rsidRPr="00F15ECF" w:rsidRDefault="00272652" w:rsidP="00272652">
+                    <w:pPr>
+                      <w:pBdr>
+                        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                      </w:pBdr>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F15ECF">
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">© </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003571E6">
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>2026</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F15ECF">
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>The Author</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>(</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F15ECF">
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>s</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F15ECF">
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">. </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>O</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F15ECF">
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>pen access article</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">. </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F15ECF">
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>(</w:t>
+                    </w:r>
+                    <w:hyperlink r:id="rId2" w:history="1">
+                      <w:r w:rsidRPr="008023B5">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="24"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>http://creativecommons.org/licenses/by-nc-nd/4.0/</w:t>
+                      </w:r>
+                    </w:hyperlink>
+                    <w:r w:rsidRPr="00F15ECF">
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>).</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="24"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="006A1525">
+    <w:r w:rsidR="00A75699" w:rsidRPr="006A1525">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:rtl/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="455467B0" wp14:editId="521A96EA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="455467B0" wp14:editId="64D015CB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6097916</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-198393</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="483814" cy="446314"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1820702845" name="Picture 1820702845" descr="C:\Users\MyAsus\Desktop\شعار الكلية.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\MyAsus\Desktop\شعار الكلية.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print">
+                  <a:blip r:embed="rId3" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="483814" cy="446314"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1209068618"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00A75699">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75699">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75699">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75699">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75699">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="007A6066" w:rsidRPr="007A6066">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45300CAC" w14:textId="77777777" w:rsidR="00C8573B" w:rsidRDefault="00000000" w:rsidP="00BA106A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-476533973"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00596646">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00596646">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00596646">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00596646">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00596646">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="640BC23D" w14:textId="77777777" w:rsidR="009E3134" w:rsidRDefault="009E3134" w:rsidP="00B25FE0">
+    <w:p w14:paraId="3A0ECAA9" w14:textId="77777777" w:rsidR="00D721FE" w:rsidRDefault="00D721FE" w:rsidP="00B25FE0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33BE2553" w14:textId="77777777" w:rsidR="009E3134" w:rsidRDefault="009E3134" w:rsidP="00B25FE0">
+    <w:p w14:paraId="5A1E79EF" w14:textId="77777777" w:rsidR="00D721FE" w:rsidRDefault="00D721FE" w:rsidP="00B25FE0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-119" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
-      <w:gridCol w:w="3832"/>
-      <w:gridCol w:w="2001"/>
+      <w:gridCol w:w="3546"/>
+      <w:gridCol w:w="2287"/>
     </w:tblGrid>
     <w:tr w:rsidR="00061FAF" w:rsidRPr="00061FAF" w14:paraId="15437197" w14:textId="5E08B343" w:rsidTr="00CF65FD">
       <w:trPr>
         <w:trHeight w:val="983"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2187" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="571B1463" w14:textId="12C7A857" w:rsidR="00061FAF" w:rsidRPr="008F7923" w:rsidRDefault="00061FAF" w:rsidP="00791F98">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008F7923">
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Mu</w:t>
           </w:r>
           <w:r w:rsidRPr="008F7923">
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>stansiriyah Journal of Materials Engineering and Sustainability</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="44EA0FFA" w14:textId="5E8E58FB" w:rsidR="00061FAF" w:rsidRPr="008F7923" w:rsidRDefault="00061FAF" w:rsidP="00791F98">
+        <w:p w14:paraId="44EA0FFA" w14:textId="5D6877C1" w:rsidR="00061FAF" w:rsidRPr="008F7923" w:rsidRDefault="00061FAF" w:rsidP="00791F98">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008F7923">
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Vol. xx, No. xx, </w:t>
+            <w:t xml:space="preserve">Vol. </w:t>
           </w:r>
-          <w:r w:rsidR="00C36958">
+          <w:r w:rsidR="00E63051">
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>Year</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E63051" w:rsidRPr="00E63051">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7923">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, No. </w:t>
+          </w:r>
+          <w:r w:rsidR="00E63051">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E63051" w:rsidRPr="00E63051">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008F7923">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="00E63051">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00E63051" w:rsidRPr="00E63051">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>026</w:t>
           </w:r>
           <w:r w:rsidR="008A27FC">
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>, Pages xx-xx</w:t>
+            <w:t xml:space="preserve">, Pages </w:t>
+          </w:r>
+          <w:r w:rsidR="00E63051">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E63051" w:rsidRPr="00E63051">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="008A27FC">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-xx</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="6273C6E1" w14:textId="50714ED7" w:rsidR="00061FAF" w:rsidRPr="008F7923" w:rsidRDefault="008F7923" w:rsidP="00791F98">
           <w:pPr>
             <w:ind w:right="-90"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="20"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008F7923">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>https://mjmes.uomustansiriyah.edu.iq/</w:t>
           </w:r>
           <w:r w:rsidR="00061FAF" w:rsidRPr="008F7923">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
@@ -7047,350 +7158,257 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="886878" cy="756000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00061FAF" w:rsidRPr="00061FAF" w14:paraId="38D8E45E" w14:textId="77777777" w:rsidTr="00CF65FD">
+    <w:tr w:rsidR="00061FAF" w:rsidRPr="00061FAF" w14:paraId="38D8E45E" w14:textId="77777777" w:rsidTr="00E63051">
       <w:trPr>
         <w:trHeight w:val="171"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4035" w:type="pct"/>
+          <w:tcW w:w="3897" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4F8ED693" w14:textId="777EC6A5" w:rsidR="00061FAF" w:rsidRPr="00061FAF" w:rsidRDefault="00061FAF" w:rsidP="00061FAF">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008F7923">
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">DOI: </w:t>
           </w:r>
           <w:r w:rsidRPr="008F7923">
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="965" w:type="pct"/>
+          <w:tcW w:w="1103" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7B1ADA5C" w14:textId="77777777" w:rsidR="00061FAF" w:rsidRPr="00061FAF" w:rsidRDefault="00061FAF" w:rsidP="00061FAF">
-[...27 lines deleted...]
-        <w:p w14:paraId="35CA9C3F" w14:textId="5037E6CB" w:rsidR="00061FAF" w:rsidRPr="00061FAF" w:rsidRDefault="00061FAF" w:rsidP="00061FAF">
+        <w:p w14:paraId="19E859D5" w14:textId="6F5D0B45" w:rsidR="00E63051" w:rsidRPr="00E63051" w:rsidRDefault="00E63051" w:rsidP="00E63051">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00061FAF">
+          <w:r w:rsidRPr="00E63051">
             <w:rPr>
               <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>ISSN:</w:t>
+            <w:t>ISSN: 3079-9899 (Print)</w:t>
           </w:r>
-          <w:r w:rsidRPr="00061FAF">
+        </w:p>
+        <w:p w14:paraId="35CA9C3F" w14:textId="5F863ED1" w:rsidR="00061FAF" w:rsidRPr="00061FAF" w:rsidRDefault="00E63051" w:rsidP="00E63051">
+          <w:pPr>
             <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> XXX (Online)</w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="00E63051">
+            <w:rPr>
+              <w:rStyle w:val="QuoteChar"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ISSN: 3079-9902 (Online)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="57697A22" w14:textId="39EC0C4A" w:rsidR="00C8573B" w:rsidRPr="00145F41" w:rsidRDefault="00C8573B" w:rsidP="00145F41">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2323B44C" w14:textId="77777777" w:rsidR="00603025" w:rsidRDefault="00603025">
-[...9 lines deleted...]
-  <w:p w14:paraId="429C6F3B" w14:textId="54C29C67" w:rsidR="00C8573B" w:rsidRPr="00B429A2" w:rsidRDefault="00894965" w:rsidP="0086652E">
+  <w:p w14:paraId="429C6F3B" w14:textId="0166C7E2" w:rsidR="00C8573B" w:rsidRPr="00BC5BFE" w:rsidRDefault="00894965" w:rsidP="0086652E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
-        <w:u w:val="thick"/>
+        <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BC5BFE">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
-        <w:u w:val="thick"/>
+        <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Mustansiriyah </w:t>
     </w:r>
-    <w:r w:rsidR="00596646" w:rsidRPr="00B429A2">
+    <w:r w:rsidR="00596646" w:rsidRPr="00BC5BFE">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
-        <w:u w:val="thick"/>
+        <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Journal of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00BC5BFE">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
-        <w:u w:val="thick"/>
+        <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Material </w:t>
     </w:r>
-    <w:r w:rsidR="00596646" w:rsidRPr="00B429A2">
+    <w:r w:rsidR="00596646" w:rsidRPr="00BC5BFE">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
-        <w:u w:val="thick"/>
+        <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Engineering and </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B429A2">
+    <w:r w:rsidRPr="00BC5BFE">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
-        <w:u w:val="thick"/>
+        <w:u w:val="single"/>
       </w:rPr>
-      <w:t>Sustainab</w:t>
+      <w:t>Sustainability,</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00596646" w:rsidRPr="00BC5BFE">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
-        <w:u w:val="thick"/>
+        <w:u w:val="single"/>
       </w:rPr>
-      <w:t>ility,</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00596646" w:rsidRPr="00B429A2">
+    <w:r w:rsidR="00596646" w:rsidRPr="00BC5BFE">
+      <w:rPr>
+        <w:rStyle w:val="QuoteChar"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t>Vol. xx, No. xx, Month 2xxx</w:t>
+    </w:r>
+    <w:r w:rsidR="00596646" w:rsidRPr="00BC5BFE">
       <w:rPr>
         <w:rStyle w:val="QuoteChar"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
-        <w:u w:val="thick"/>
-[...77 lines deleted...]
-        <w:u w:val="thick"/>
+        <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34404A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70587232"/>
     <w:lvl w:ilvl="0" w:tplc="7C28A56E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Paragraph-bulletes"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -7734,159 +7752,175 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="750472966">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1923251889">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1392537584">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="67462660">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1833569734">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2052653873">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2MDY1tDQ2NTMxtDQyNjJV0lEKTi0uzszPAykwqgUAaNoakiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00576769"/>
     <w:rsid w:val="00002877"/>
     <w:rsid w:val="00006DC0"/>
     <w:rsid w:val="00061FAF"/>
     <w:rsid w:val="000B4F54"/>
     <w:rsid w:val="001159AE"/>
     <w:rsid w:val="00126948"/>
+    <w:rsid w:val="00135C93"/>
     <w:rsid w:val="00145F41"/>
     <w:rsid w:val="00182EA2"/>
     <w:rsid w:val="001832C5"/>
     <w:rsid w:val="00227A70"/>
     <w:rsid w:val="00260595"/>
     <w:rsid w:val="002623C9"/>
+    <w:rsid w:val="00272652"/>
     <w:rsid w:val="0029276D"/>
     <w:rsid w:val="00294CA2"/>
     <w:rsid w:val="002A333C"/>
+    <w:rsid w:val="002B1F96"/>
     <w:rsid w:val="00312EB2"/>
     <w:rsid w:val="00344E18"/>
     <w:rsid w:val="003633D8"/>
     <w:rsid w:val="003B3FE9"/>
     <w:rsid w:val="00433F40"/>
     <w:rsid w:val="00440B67"/>
     <w:rsid w:val="0045062F"/>
+    <w:rsid w:val="00466BBB"/>
     <w:rsid w:val="00473F6D"/>
     <w:rsid w:val="004C3445"/>
     <w:rsid w:val="004F6ABE"/>
     <w:rsid w:val="005102B4"/>
+    <w:rsid w:val="005151F0"/>
     <w:rsid w:val="0053115C"/>
     <w:rsid w:val="00564EDB"/>
     <w:rsid w:val="0057504B"/>
     <w:rsid w:val="00576769"/>
     <w:rsid w:val="00596646"/>
     <w:rsid w:val="005A2A95"/>
     <w:rsid w:val="005A3379"/>
     <w:rsid w:val="00603025"/>
     <w:rsid w:val="006D0463"/>
     <w:rsid w:val="006D39C7"/>
     <w:rsid w:val="00725EC0"/>
     <w:rsid w:val="00751F2C"/>
     <w:rsid w:val="0078120F"/>
     <w:rsid w:val="00791F98"/>
     <w:rsid w:val="0079610F"/>
     <w:rsid w:val="007A6066"/>
     <w:rsid w:val="008111E4"/>
+    <w:rsid w:val="00837229"/>
     <w:rsid w:val="00871649"/>
     <w:rsid w:val="0088093E"/>
     <w:rsid w:val="00890186"/>
     <w:rsid w:val="00894965"/>
     <w:rsid w:val="008A27FC"/>
     <w:rsid w:val="008F7923"/>
     <w:rsid w:val="00946128"/>
+    <w:rsid w:val="009E082C"/>
     <w:rsid w:val="009E3134"/>
     <w:rsid w:val="00A75699"/>
     <w:rsid w:val="00B25FE0"/>
     <w:rsid w:val="00B31B3B"/>
     <w:rsid w:val="00B429A2"/>
+    <w:rsid w:val="00BC5BFE"/>
     <w:rsid w:val="00BC79A2"/>
     <w:rsid w:val="00C200E5"/>
     <w:rsid w:val="00C30F34"/>
     <w:rsid w:val="00C36958"/>
     <w:rsid w:val="00C42B19"/>
     <w:rsid w:val="00C8573B"/>
     <w:rsid w:val="00CA6F33"/>
     <w:rsid w:val="00CB25C3"/>
     <w:rsid w:val="00CF65FD"/>
+    <w:rsid w:val="00D23B4D"/>
     <w:rsid w:val="00D25D97"/>
     <w:rsid w:val="00D54326"/>
     <w:rsid w:val="00D6598F"/>
+    <w:rsid w:val="00D721FE"/>
     <w:rsid w:val="00DA0782"/>
     <w:rsid w:val="00DE46BA"/>
     <w:rsid w:val="00DE67AE"/>
     <w:rsid w:val="00E03EBB"/>
+    <w:rsid w:val="00E15A1C"/>
+    <w:rsid w:val="00E4305E"/>
+    <w:rsid w:val="00E63051"/>
     <w:rsid w:val="00E65AFA"/>
     <w:rsid w:val="00E66D68"/>
     <w:rsid w:val="00E819BD"/>
     <w:rsid w:val="00EA043D"/>
     <w:rsid w:val="00EB75FB"/>
+    <w:rsid w:val="00F139A0"/>
+    <w:rsid w:val="00F15606"/>
     <w:rsid w:val="00F73654"/>
     <w:rsid w:val="00F7744E"/>
     <w:rsid w:val="00FA7AC1"/>
+    <w:rsid w:val="00FE40A0"/>
     <w:rsid w:val="00FF1C42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -8292,58 +8326,58 @@
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00061FAF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="JEASDParagraph"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00433F40"/>
+    <w:rsid w:val="00D23B4D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="JEASDParagraph"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00433F40"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
@@ -8490,53 +8524,53 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00433F40"/>
+    <w:rsid w:val="00D23B4D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00433F40"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -9002,69 +9036,110 @@
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F73654"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F73654"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ETESParagraph">
+    <w:name w:val="ETES Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00135C93"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="432"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00135C93"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1b">
+    <w:name w:val="Heading 1b"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00135C93"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Eng-Yahya\AppData\Local\Microsoft\Windows\INetCache\IE\ZA0AUYCI\JEASD_double_template%5b1%5d.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -9327,71 +9402,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>JEASD_double_template[1]</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>14186</Characters>
+  <Pages>4</Pages>
+  <Words>2346</Words>
+  <Characters>13374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16641</CharactersWithSpaces>
+  <CharactersWithSpaces>15689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Eng-Yahya</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>